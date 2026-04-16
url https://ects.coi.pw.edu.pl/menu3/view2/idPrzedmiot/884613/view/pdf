--- v3 (2026-02-09)
+++ v4 (2026-04-16)
@@ -1025,51 +1025,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi projektować i realizować proste procesy, operacje jednostkowe i aparaturę stosowaną w oczyszczaniu gazów z zanieczyszczeń gazowych i aerozolowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1095,51 +1095,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi krytycznie ocenić istniejące rozwiązania techniczne typowe dla procesów oczyszczania gazów i zaproponować ich modernizację.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>