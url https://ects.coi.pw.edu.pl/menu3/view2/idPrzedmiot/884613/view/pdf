--- v4 (2026-04-16)
+++ v5 (2026-06-18)
@@ -1025,51 +1025,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi projektować i realizować proste procesy, operacje jednostkowe i aparaturę stosowaną w oczyszczaniu gazów z zanieczyszczeń gazowych i aerozolowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1165,51 +1165,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>