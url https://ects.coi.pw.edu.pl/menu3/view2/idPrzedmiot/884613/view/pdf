--- v5 (2026-06-18)
+++ v6 (2026-08-24)
@@ -875,341 +875,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę o kierunkach rozwoju technologii i najnowszych osiągnięciach inżynierii chemicznej i procesowej w dziedzinie separacji z gazu cząstek aerozolowych i zanieczyszczeń gazowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin pisemny, dyskusja, referat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę o kierunkach rozwoju technologii i najnowszych osiągnięciach inżynierii chemicznej i procesowej w dziedzinie separacji z gazu cząstek aerozolowych i zanieczyszczeń gazowych.</w:t>
+        <w:t xml:space="preserve">Potrafi posługiwać się zaawansowanym oprogramowaniem narzędziowym do rozwiązywania problemów i projektowania procesów oczyszczania gazów z zanieczyszczeń gazowych i aerozolowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin pisemny, dyskusja, referat</w:t>
+        <w:t xml:space="preserve">wykonanie projektu, praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W09</w:t>
+        <w:t xml:space="preserve">K2_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi posługiwać się zaawansowanym oprogramowaniem narzędziowym do rozwiązywania problemów i projektowania procesów oczyszczania gazów z zanieczyszczeń gazowych i aerozolowych.</w:t>
+        <w:t xml:space="preserve">Potrafi projektować i realizować proste procesy, operacje jednostkowe i aparaturę stosowaną w oczyszczaniu gazów z zanieczyszczeń gazowych i aerozolowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wykonanie projektu, praca domowa</w:t>
+        <w:t xml:space="preserve">egzamin pisemny, wykonanie projektu, praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U04</w:t>
+        <w:t xml:space="preserve">K2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi projektować i realizować proste procesy, operacje jednostkowe i aparaturę stosowaną w oczyszczaniu gazów z zanieczyszczeń gazowych i aerozolowych.</w:t>
+        <w:t xml:space="preserve">Potrafi krytycznie ocenić istniejące rozwiązania techniczne typowe dla procesów oczyszczania gazów i zaproponować ich modernizację.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin pisemny, wykonanie projektu, praca domowa</w:t>
+        <w:t xml:space="preserve">kolokwium, praca domowa, dyskusja, referat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U06</w:t>
+        <w:t xml:space="preserve">K2_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>