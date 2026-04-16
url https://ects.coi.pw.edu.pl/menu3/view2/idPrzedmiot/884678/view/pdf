--- v2 (2026-03-23)
+++ v3 (2026-04-16)
@@ -756,51 +756,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu na podstawie kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W06, K_W14, K_W16</w:t>
+        <w:t xml:space="preserve">K_W14, K_W16, K_W05, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>