--- v3 (2026-04-16)
+++ v4 (2026-05-29)
@@ -756,51 +756,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu na podstawie kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W16, K_W05, K_W06</w:t>
+        <w:t xml:space="preserve">K_W05, K_W06, K_W14, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -836,67 +836,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena poprawnego wykonania ćwiczeń laboratoryjnych oraz ocena jakości wykonanego projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U15, K_U24, K_U25</w:t>
+        <w:t xml:space="preserve">K_U25, K_U05, K_U15, K_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UO, I.P6S_UU, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SPLC_ Inst_K01: </w:t>
       </w:r>
     </w:p>