--- v4 (2026-08-01)
+++ v5 (2026-10-09)
@@ -838,67 +838,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena sprawozdań z ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13, K_U10, K_U11, K_U12</w:t>
+        <w:t xml:space="preserve">K_U11, K_U12, K_U13, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, III.P6S_UW.o, I.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TBU_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie zastosować w praktyce układy akwizycji danych i sterowania elementami wykonawczymi stanowiskwczymi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>