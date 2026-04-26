--- v2 (2026-03-14)
+++ v3 (2026-04-26)
@@ -826,67 +826,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie kolokwium w trakcie wykładu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W05</w:t>
+        <w:t xml:space="preserve">K_W05, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IPSM1_U01: </w:t>
       </w:r>
     </w:p>
@@ -906,51 +906,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie projektu programistycznego C++</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U04, K_U05, K_U18, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U04, K_U05, K_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>