--- v3 (2026-04-26)
+++ v4 (2026-06-10)
@@ -826,67 +826,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie kolokwium w trakcie wykładu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IPSM1_U01: </w:t>
       </w:r>
     </w:p>
@@ -906,67 +906,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie projektu programistycznego C++</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U04, K_U05, K_U18</w:t>
+        <w:t xml:space="preserve">K_U05, K_U18, K_U01, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IPSM1_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować projekt (UML) aplikacji i dokumentację (DOXYGEN) kodów źródłowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>