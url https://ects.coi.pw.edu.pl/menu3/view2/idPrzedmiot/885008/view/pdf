--- v4 (2026-06-10)
+++ v5 (2026-07-11)
@@ -906,67 +906,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie projektu programistycznego C++</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U18, K_U01, K_U04</w:t>
+        <w:t xml:space="preserve">K_U18, K_U01, K_U04, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IPSM1_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować projekt (UML) aplikacji i dokumentację (DOXYGEN) kodów źródłowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>