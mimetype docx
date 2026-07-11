--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -756,217 +756,217 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie kolokwium w trakcie wykładu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W05, K_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka IPSM1_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe techniki projektowania (UML) i dokumentacji (DOXYGEN) programów komputerowych tworzonych w językach wyższego poziomu C++/Java</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie kolokwium w trakcie wykładu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka IPSM1_W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka IPSM1_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe techniki projektowania (UML) i dokumentacji (DOXYGEN) programów komputerowych tworzonych w językach wyższego poziomu C++/Java</w:t>
+        <w:t xml:space="preserve">Potrafi zaprojektować i zaimplementować algorytmy w języku obiektowym C++</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaliczenie kolokwium w trakcie wykładu</w:t>
+        <w:t xml:space="preserve">Zaliczenie projektu programistycznego C++</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W05</w:t>
+        <w:t xml:space="preserve">K_U01, K_U04, K_U05, K_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IPSM1_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować projekt (UML) aplikacji i dokumentację (DOXYGEN) kodów źródłowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>