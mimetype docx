--- v6 (2026-07-11)
+++ v7 (2026-08-24)
@@ -756,67 +756,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie kolokwium w trakcie wykładu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IPSM1_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe techniki projektowania (UML) i dokumentacji (DOXYGEN) programów komputerowych tworzonych w językach wyższego poziomu C++/Java</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -976,67 +976,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie projektu programistycznego C++</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U03, K_U04</w:t>
+        <w:t xml:space="preserve">K_U04, K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P7S_UW.o, I.P6S_UK, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IPSM1_S01: </w:t>
       </w:r>
     </w:p>