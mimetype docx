--- v3 (2026-03-15)
+++ v4 (2026-04-26)
@@ -910,51 +910,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W07, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WPP_U1: </w:t>
       </w:r>
     </w:p>
@@ -974,67 +974,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie wykładu, zaliczenie projektowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U11, K_U16</w:t>
+        <w:t xml:space="preserve">K_U16, K_U01, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, I.P6S_UK, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WPP_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaimplementować algorytmy w środowisku programistycznym według postawionych wytycznych. Potrafi ocenić złożoność danego projektu i oszacować czas jego realizacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1114,67 +1114,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie wykładu, zaliczenie projektowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U09</w:t>
+        <w:t xml:space="preserve">K_U09, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P7S_UW.o, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P7S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WPP_K01: </w:t>
       </w:r>
     </w:p>