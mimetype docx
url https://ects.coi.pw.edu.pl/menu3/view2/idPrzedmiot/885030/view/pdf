--- v4 (2026-04-26)
+++ v5 (2026-07-31)
@@ -770,411 +770,411 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WPP_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę z zakresu sprzętu pomiarowego i jego właściwości. Posiada wiedzę na temat integracji urządzeń z oprogramowaniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zaliczenie wykładu, zaliczenie projektowania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W05, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka WPP_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka WPP_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę z zakresu sprzętu pomiarowego i jego właściwości. Posiada wiedzę na temat integracji urządzeń z oprogramowaniem.</w:t>
+        <w:t xml:space="preserve">Posiada wiedzę na temat tworzenia wirtualnych przyrządów pomiarowych. Zna techniki szybkiego prototypowania systemów pomiarowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie wykładu, zaliczenie projektowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W11</w:t>
+        <w:t xml:space="preserve">K_W07, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka WPP_W03: </w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WPP_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę na temat tworzenia wirtualnych przyrządów pomiarowych. Zna techniki szybkiego prototypowania systemów pomiarowych.</w:t>
+        <w:t xml:space="preserve">Potrafi opracowywać programy do analizy i przetwarzania danych pomiarowych. Potrafi sprawdzić poprawność ich działania wykorzystując przy tym inne narzędzia programowe. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie wykładu, zaliczenie projektowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W10</w:t>
+        <w:t xml:space="preserve">K_U01, K_U11, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka WPP_U1: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WPP_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi opracowywać programy do analizy i przetwarzania danych pomiarowych. Potrafi sprawdzić poprawność ich działania wykorzystując przy tym inne narzędzia programowe. </w:t>
+        <w:t xml:space="preserve">Potrafi zaimplementować algorytmy w środowisku programistycznym według postawionych wytycznych. Potrafi ocenić złożoność danego projektu i oszacować czas jego realizacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie wykładu, zaliczenie projektowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U16, K_U01, K_U11</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, I.P6S_UK, III.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka WPP_U2: </w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UO, I.P6S_UU, III.P6S_UW.o, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WPP_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zaimplementować algorytmy w środowisku programistycznym według postawionych wytycznych. Potrafi ocenić złożoność danego projektu i oszacować czas jego realizacji.</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystywać sprzęt pomiarowy wraz z dokumentację techniczną przy realizacji zadań programistycznych. Potrafi skomunikować się z urządzeniami pomiarowymi z poziomu środowiska programistycznego przy użyciu standardowych interfejsów komunikacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie wykładu, zaliczenie projektowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U05, K_U11</w:t>
+        <w:t xml:space="preserve">K_U02, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU, III.P6S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P7S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P7S_UW.o, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WPP_K01: </w:t>
       </w:r>
     </w:p>