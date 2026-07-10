--- v2 (2026-03-15)
+++ v3 (2026-07-10)
@@ -764,67 +764,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W19, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, III.P6S_WG, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EUM_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe parametry liczbowe i charakterystyki funkcyjne stosowane w badaniach niezawodności urządzeń mechatronicznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1000,51 +1000,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EUM_K01: </w:t>
       </w:r>
     </w:p>