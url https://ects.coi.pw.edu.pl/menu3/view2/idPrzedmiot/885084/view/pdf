--- v1 (2026-02-21)
+++ v2 (2026-07-11)
@@ -754,67 +754,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, kartkówki przed rozpoczęciem zajęć</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W11, K_W02</w:t>
+        <w:t xml:space="preserve">K_W02, K_W10, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SPT_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę w zakresie podstaw fizycznych funkcjonowania czujników ciśnnienia, temperatury, przepływu, poziomu, właściwości fizykochemicznych substancji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -904,67 +904,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawozdanie z laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U13, K_U27</w:t>
+        <w:t xml:space="preserve">K_U13, K_U27, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SPT_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać z katalogów czujniki i przetworniki pomiarowe odpowiednie dla danego zastosowania z uwzględnieniem warunków środowiskowych i wymaganej dokładności</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>