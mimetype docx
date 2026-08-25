--- v2 (2026-07-11)
+++ v3 (2026-08-25)
@@ -840,51 +840,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SPT_U1: </w:t>
       </w:r>
     </w:p>
@@ -904,67 +904,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawozdanie z laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13, K_U27, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U13, K_U27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SPT_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać z katalogów czujniki i przetworniki pomiarowe odpowiednie dla danego zastosowania z uwzględnieniem warunków środowiskowych i wymaganej dokładności</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>