--- v0 (2025-12-22)
+++ v1 (2026-04-19)
@@ -928,51 +928,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U_03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TPAIB_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie etyczne aspekty działalności w zakresie ochrony zdrowia i związaną z tym odpowiedzialność  za podejmowane działania, decyzje i zaniechania. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>