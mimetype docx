--- v1 (2026-04-19)
+++ v2 (2026-07-11)
@@ -928,51 +928,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U_03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TPAIB_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie etyczne aspekty działalności w zakresie ochrony zdrowia i związaną z tym odpowiedzialność  za podejmowane działania, decyzje i zaniechania. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1078,51 +1078,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KK, I.P7S_KO</w:t>
+        <w:t xml:space="preserve">I.P7S_KO, P7U_K, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TPAIB_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jest gotów do pełnienia roli managera lub doradcy 
 ds. gospodarki systemami medycznymi w tym informatycznymi w jednostkach ochrony zdrowia. 
 </w:t>
       </w:r>
     </w:p>
     <w:p>