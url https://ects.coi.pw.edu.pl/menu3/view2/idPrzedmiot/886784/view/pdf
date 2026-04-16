--- v3 (2026-03-23)
+++ v4 (2026-04-16)
@@ -784,341 +784,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W05, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka KMG_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma pogłębioną wiedzę w zakresie używania bibliotek graficznych do implementacji algorytmów oraz w zakresie użytkowania narzędzi CAD do modelowania zaawansowanych powierzchni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ćwiczenia laboratoryjne i projektowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka KMG_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">posiada pogłębioną wiedzę w zakresie dokumentowania prac laboratoryjnych i projektów w postaci opisów i tutoriali</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ćwiczenia laboratoryjne i projektowe (portfolio na stronie www)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka KMG_W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka KMG_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma pogłębioną wiedzę w zakresie używania bibliotek graficznych do implementacji algorytmów oraz w zakresie użytkowania narzędzi CAD do modelowania zaawansowanych powierzchni</w:t>
+        <w:t xml:space="preserve">potrafi zarówno implementować algorytmy geometrii obliczeniowej, jak i korzystać z zaawansowanych implementacji modelowania 3D  w systemach CAD </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia laboratoryjne i projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09</w:t>
+        <w:t xml:space="preserve">K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka KMG_W03: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka KMG_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">posiada pogłębioną wiedzę w zakresie dokumentowania prac laboratoryjnych i projektów w postaci opisów i tutoriali</w:t>
+        <w:t xml:space="preserve">potrafi pozyskiwać uzupełniające informacje z literatury i sieci Internet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ćwiczenia laboratoryjne i projektowe (portfolio na stronie www)</w:t>
+        <w:t xml:space="preserve">realizacja projektów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07</w:t>
+        <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_UW.o, I.P7S_UK, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KMG_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przygotować dokumentację prac laboratoryjnych i domowych oraz projektów w postaci opisów i tutoriali na stronie www oraz dokonać jej ustnej  prezentacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>