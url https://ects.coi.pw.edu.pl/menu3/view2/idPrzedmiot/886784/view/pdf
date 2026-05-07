--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -768,51 +768,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W05, K_W06</w:t>
+        <w:t xml:space="preserve">K_W05, K_W06, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>