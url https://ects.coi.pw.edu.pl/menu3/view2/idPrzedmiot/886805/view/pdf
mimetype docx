--- v4 (2026-06-05)
+++ v5 (2026-10-15)
@@ -888,51 +888,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka UWUm_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę na temat przekładni o dużym przełożeniu i metodach ich obliczania </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1108,51 +1108,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka UWUm_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie zaprojektować mechanizm do realizacji określonej operacji technologicznej w urządzeniu montażowym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>