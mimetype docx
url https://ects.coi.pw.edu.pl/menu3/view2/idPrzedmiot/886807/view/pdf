--- v4 (2026-08-06)
+++ v5 (2026-10-14)
@@ -844,67 +844,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdanie z laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U03, K_U11, K_U15, K_U17</w:t>
+        <w:t xml:space="preserve">K_U11, K_U15, K_U17, K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UK, I.P7S_UO, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UK, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MUM_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować i uruchomić stanowisko pozwalające na wyznaczenie wybranych wielkości fizycznych charakteryzujących pracę opracowanego urządzenia. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>