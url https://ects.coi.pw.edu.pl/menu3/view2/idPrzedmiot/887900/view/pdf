--- v3 (2026-02-13)
+++ v4 (2026-04-18)
@@ -780,201 +780,201 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, III.P7S_WK, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WTIF_2st_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna i rozumie rolę modelowania matematycznego w opisie i  planowaniu przedsięwzięć ekonomicznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie dwóch kolokwiów z zakresu materiału omawianego na wykładzie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka WTIF_2st_W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WTIF_2st_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna i rozumie rolę modelowania matematycznego w opisie i  planowaniu przedsięwzięć ekonomicznych</w:t>
+        <w:t xml:space="preserve">Potrafi używać  narzędzi matematycznych do ilościowego opisu i modelowania problemów inwestowania w warunkach stabilnych i zmiennego ryzyka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaliczenie dwóch kolokwiów z zakresu materiału omawianego na wykładzie</w:t>
+        <w:t xml:space="preserve">Zaliczenie dwóch kolokwiów zawierających zadania obliczeniowe z materiału omawianego na wykładzie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W16</w:t>
+        <w:t xml:space="preserve">K_U01, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG, III.P7S_WK</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WTIF_2st_K01: </w:t>
       </w:r>
     </w:p>