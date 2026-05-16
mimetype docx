--- v4 (2026-04-18)
+++ v5 (2026-05-16)
@@ -780,51 +780,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, III.P7S_WK, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WTIF_2st_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna i rozumie rolę modelowania matematycznego w opisie i  planowaniu przedsięwzięć ekonomicznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -930,51 +930,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, I.P7S_UK, P7U_U, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WTIF_2st_K01: </w:t>
       </w:r>
     </w:p>