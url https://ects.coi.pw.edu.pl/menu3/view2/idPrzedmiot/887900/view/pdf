--- v5 (2026-05-16)
+++ v6 (2026-06-18)
@@ -914,67 +914,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie dwóch kolokwiów zawierających zadania obliczeniowe z materiału omawianego na wykładzie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U16</w:t>
+        <w:t xml:space="preserve">K_U16, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, I.P7S_UK, P7U_U, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WTIF_2st_K01: </w:t>
       </w:r>
     </w:p>