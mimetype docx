--- v2 (2026-03-24)
+++ v3 (2026-05-17)
@@ -786,51 +786,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W06, K_W07, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PMO_2st_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna i rozumie ograniczenia metod podstawowych obrazowania obiektów w mikroskali i rozumie zalety wybranych metod zaawansowanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -920,67 +920,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U04, K_U05, K_U10, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U04, K_U05, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, P7U_U, I.P7S_UU, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK, I.P7S_UU, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PMO_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać właściwą metodę mikroskopii optycznej do charakterystyki analizowanego obiektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>