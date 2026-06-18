--- v3 (2026-05-17)
+++ v4 (2026-06-18)
@@ -786,51 +786,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W06, K_W07, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PMO_2st_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna i rozumie ograniczenia metod podstawowych obrazowania obiektów w mikroskali i rozumie zalety wybranych metod zaawansowanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -920,67 +920,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U04, K_U05, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U01, K_U04, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK, I.P7S_UU, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UK, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PMO_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać właściwą metodę mikroskopii optycznej do charakterystyki analizowanego obiektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>