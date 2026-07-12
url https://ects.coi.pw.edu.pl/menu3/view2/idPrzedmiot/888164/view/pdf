--- v4 (2026-06-18)
+++ v5 (2026-07-12)
@@ -920,67 +920,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U01, K_U04, K_U05</w:t>
+        <w:t xml:space="preserve">K_U05, K_U10, K_U01, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UK, I.P7S_UU</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UU, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PMO_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać właściwą metodę mikroskopii optycznej do charakterystyki analizowanego obiektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>