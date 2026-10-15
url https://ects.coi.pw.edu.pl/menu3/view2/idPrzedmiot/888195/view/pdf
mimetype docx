--- v7 (2026-08-05)
+++ v8 (2026-10-15)
@@ -936,67 +936,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie ćwiczeń lab. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U15, K_U17</w:t>
+        <w:t xml:space="preserve">K_U15, K_U17, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IP_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna od strony praktycznej czynniki wpływające na dokładność pomiaru interferometrycznego. Posiada umiejętność kompensacji błędów, oraz dokonania właściwej analizy błędów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>