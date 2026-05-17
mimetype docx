--- v2 (2026-01-29)
+++ v3 (2026-05-17)
@@ -851,51 +851,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KEUS_2st_U01: </w:t>
       </w:r>
     </w:p>
@@ -931,51 +931,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KEUS_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przygotować dokumentację zadania dotyczącego sytemu lub urządzenia mechatronicznego, opracować opis uzyskanych wyników oraz przedstawić je w prezentacji i dyskusji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>