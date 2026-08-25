--- v3 (2026-05-17)
+++ v4 (2026-08-25)
@@ -915,67 +915,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U16</w:t>
+        <w:t xml:space="preserve">K_U16, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KEUS_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przygotować dokumentację zadania dotyczącego sytemu lub urządzenia mechatronicznego, opracować opis uzyskanych wyników oraz przedstawić je w prezentacji i dyskusji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>