--- v1 (2026-04-20)
+++ v2 (2026-07-11)
@@ -733,67 +733,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">raport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W11, K_W08</w:t>
+        <w:t xml:space="preserve">K_W08, K_W09, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WK.o, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Prakt_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna warunki pracy, w tym zasady bezpieczeństwa i higieny pracy, związane z zatrudnieniem w środowisku właściwym dla inżynierów – absolwentów studiów na kierunku </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1039,51 +1039,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Prakt_K01: </w:t>
       </w:r>
     </w:p>