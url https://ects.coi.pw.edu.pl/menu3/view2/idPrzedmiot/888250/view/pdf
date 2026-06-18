--- v4 (2026-04-18)
+++ v5 (2026-06-18)
@@ -832,51 +832,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W05, K_W14, K_W01</w:t>
+        <w:t xml:space="preserve">K_W05, K_W14, K_W01, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -974,67 +974,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W04</w:t>
+        <w:t xml:space="preserve">K_W03, K_W04, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Posiada ugruntowaną wiedzę temat studiów nagrań dźwiękowych, technik mikrofonowych, wyposażenia sprzętowego reżyserni, wielokanałowych analogowych i cyfrowych systemów odsłuchowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>