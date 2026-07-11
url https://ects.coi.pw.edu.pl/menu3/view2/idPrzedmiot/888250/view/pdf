--- v5 (2026-06-18)
+++ v6 (2026-07-11)
@@ -832,51 +832,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W14, K_W01, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W05, K_W14, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -974,67 +974,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W04, K_W05</w:t>
+        <w:t xml:space="preserve">K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Posiada ugruntowaną wiedzę temat studiów nagrań dźwiękowych, technik mikrofonowych, wyposażenia sprzętowego reżyserni, wielokanałowych analogowych i cyfrowych systemów odsłuchowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>