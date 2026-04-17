--- v3 (2026-03-23)
+++ v4 (2026-04-17)
@@ -809,67 +809,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W05, K2_W08</w:t>
+        <w:t xml:space="preserve">K2_W08, K2_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o, P7U_W, I.P7S_WG.o, III.P7S_WG, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG, III.P7S_WG.o, P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WD-W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma uporządkowaną wiedzę z zakresu optymalizacji wielokryterialnej ze szczególnym uwzględnieniem metod interaktywnych
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -961,67 +961,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U07, K2_U01</w:t>
+        <w:t xml:space="preserve">K2_U01, K2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.2.o, P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, P7U_U, I.P7S_UW, III.P7S_UW.2.o, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WD-U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi projektować efektywne procedury modelowania i identyfikacji preferencji decydenta w komputerowym wspomaganiu decyzji
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>