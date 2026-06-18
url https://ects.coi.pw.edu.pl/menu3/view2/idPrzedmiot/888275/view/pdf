--- v4 (2026-04-17)
+++ v5 (2026-06-18)
@@ -809,67 +809,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W08, K2_W05</w:t>
+        <w:t xml:space="preserve">K2_W05, K2_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG, III.P7S_WG.o, P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o, P7U_W, I.P7S_WG.o, III.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WD-W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma uporządkowaną wiedzę z zakresu optymalizacji wielokryterialnej ze szczególnym uwzględnieniem metod interaktywnych
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -880,67 +880,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W05, K2_W08</w:t>
+        <w:t xml:space="preserve">K2_W08, K2_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o, P7U_W, I.P7S_WG.o, III.P7S_WG, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG, III.P7S_WG.o, P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WD-U01: </w:t>
       </w:r>
     </w:p>