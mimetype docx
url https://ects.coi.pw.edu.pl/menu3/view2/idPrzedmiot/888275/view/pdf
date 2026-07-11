--- v5 (2026-06-18)
+++ v6 (2026-07-11)
@@ -809,67 +809,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W05, K2_W08</w:t>
+        <w:t xml:space="preserve">K2_W08, K2_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o, P7U_W, I.P7S_WG.o, III.P7S_WG, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WK, I.P7S_WG, III.P7S_WG.o, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WD-W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma uporządkowaną wiedzę z zakresu optymalizacji wielokryterialnej ze szczególnym uwzględnieniem metod interaktywnych
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -880,67 +880,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W08, K2_W05</w:t>
+        <w:t xml:space="preserve">K2_W05, K2_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG, III.P7S_WG.o, P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o, P7U_W, I.P7S_WG.o, III.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WD-U01: </w:t>
       </w:r>
     </w:p>
@@ -977,51 +977,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U01, K2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, P7U_U, I.P7S_UW, III.P7S_UW.2.o, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UK, I.P7S_UW, III.P7S_UW.2.o, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WD-U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi projektować efektywne procedury modelowania i identyfikacji preferencji decydenta w komputerowym wspomaganiu decyzji
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>