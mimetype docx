--- v6 (2026-07-11)
+++ v7 (2026-08-25)
@@ -809,67 +809,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W08, K2_W05</w:t>
+        <w:t xml:space="preserve">K2_W05, K2_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WK, I.P7S_WG, III.P7S_WG.o, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o, P7U_W, I.P7S_WG.o, III.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WD-W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma uporządkowaną wiedzę z zakresu optymalizacji wielokryterialnej ze szczególnym uwzględnieniem metod interaktywnych
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -896,51 +896,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W05, K2_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o, P7U_W, I.P7S_WG.o, III.P7S_WG, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, I.P7S_WK, P7U_W, I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WD-U01: </w:t>
       </w:r>
     </w:p>
@@ -977,51 +977,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U01, K2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UK, I.P7S_UW, III.P7S_UW.2.o, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, P7U_U, I.P7S_UW, III.P7S_UW.2.o, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WD-U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi projektować efektywne procedury modelowania i identyfikacji preferencji decydenta w komputerowym wspomaganiu decyzji
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>