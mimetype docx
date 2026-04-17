--- v2 (2026-03-22)
+++ v3 (2026-04-17)
@@ -904,51 +904,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, I.P7S_UW, III.P7S_UW.1.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZH_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenci znają notację trójpolową notację problemów harmonogramowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1054,51 +1054,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KO</w:t>
+        <w:t xml:space="preserve">I.P7S_KO, P7U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZH_K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenci potrafią przedstawić uzyskane wyniki w sposób czytelny i zrozumiały.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>