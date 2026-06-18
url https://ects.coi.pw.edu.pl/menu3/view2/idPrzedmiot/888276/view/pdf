--- v3 (2026-04-17)
+++ v4 (2026-06-18)
@@ -754,51 +754,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZH_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenci znają podstawowe zagadnienia związane z zadaniami harmonogramowania: pojęcia, klasyfikacja problemów, dokładne i przybliżone metody rozwiązywania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -904,51 +904,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, I.P7S_UW, III.P7S_UW.1.o, P7U_U</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZH_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenci znają notację trójpolową notację problemów harmonogramowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>