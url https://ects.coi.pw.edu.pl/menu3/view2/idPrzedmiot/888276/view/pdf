--- v4 (2026-06-18)
+++ v5 (2026-07-13)
@@ -754,51 +754,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZH_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenci znają podstawowe zagadnienia związane z zadaniami harmonogramowania: pojęcia, klasyfikacja problemów, dokładne i przybliżone metody rozwiązywania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -824,51 +824,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK.o, P7U_W, III.P7S_WK</w:t>
+        <w:t xml:space="preserve">III.P7S_WK, I.P7S_WK, III.P7S_WK.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZH_U1: </w:t>
       </w:r>
     </w:p>