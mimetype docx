--- v2 (2026-03-23)
+++ v3 (2026-05-18)
@@ -824,67 +824,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W10</w:t>
+        <w:t xml:space="preserve">K_W10, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PODA_U01: </w:t>
       </w:r>
     </w:p>
@@ -905,67 +905,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U09, K_U07</w:t>
+        <w:t xml:space="preserve">K_U07, K_U08, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.1.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PODA_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętność budowy prostych modeli dynamicznych, wyznaczania punktów równowagi, przeprowadzania linearyzacji, wyznaczania transmitancji, analizy uchybów ustalonych i badania stabilność układów regulacji automatycznej, analizy charakterystyk częstotliwościowych i doboru prostych korektorów dla spełnienia typowych wymagań projektowych układów regulacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>