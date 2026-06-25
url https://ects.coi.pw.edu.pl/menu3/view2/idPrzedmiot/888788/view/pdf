--- v3 (2026-05-18)
+++ v4 (2026-06-25)
@@ -824,67 +824,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P7S_WG.o, I.P6S_WG, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PODA_U01: </w:t>
       </w:r>
     </w:p>