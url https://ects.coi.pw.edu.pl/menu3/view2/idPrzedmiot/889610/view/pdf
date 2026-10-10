--- v5 (2026-07-12)
+++ v6 (2026-10-10)
@@ -928,67 +928,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U05, K_U06, K_U07, K_U13</w:t>
+        <w:t xml:space="preserve">K_U06, K_U07, K_U13, K_U01, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ANP_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi analizować budżety niepewności pomiarów i oddziaływać na procedury pomiarowe w celu uzyskania wyników wiarygodnych i użytecznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>