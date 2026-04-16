--- v0 (2025-12-27)
+++ v1 (2026-04-16)
@@ -809,67 +809,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład  - sprawdzian pisemny 1; warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za pytanie lub pytania w zakresie tematycznym tego efektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W11</w:t>
+        <w:t xml:space="preserve">Tr1A_W11, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe modele pozwalające opisywać wielostanowe procesy eksploatacji, w tym ich podstawowe miary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>