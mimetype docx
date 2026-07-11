--- v1 (2026-04-16)
+++ v2 (2026-07-11)
@@ -809,67 +809,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład  - sprawdzian pisemny 1; warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za pytanie lub pytania w zakresie tematycznym tego efektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W11, Tr1A_W08</w:t>
+        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe modele pozwalające opisywać wielostanowe procesy eksploatacji, w tym ich podstawowe miary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1045,51 +1045,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opisuje systemy eksploatacyjne obiektów technicznych w zakresie ich użytkowania i utrzymania gotowości i charakteryzuje wielostanowe procesy eksploatacji, stosując właściwe miary i wyznacza ich wartości, posługując się poprawną terminologią</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>