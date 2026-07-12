--- v1 (2026-02-08)
+++ v2 (2026-07-12)
@@ -909,51 +909,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U10, Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi planować i przeprowadzać symulacje komputerowe z wykorzystaniem technik CAD/MES, interpretować uzyskane wyniki i wyciągać wnioski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>