--- v2 (2026-07-12)
+++ v3 (2026-08-25)
@@ -813,67 +813,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: 2 pisemne lub ustne sprawdziany po 3 pytania dotyczące wybranych zagadnień teoretycznych; fakultatywna ocena podsumowująca: pisemny sprawdzian zawierający 6 pytań otwartych;  wymagana odpowiedź na co najmniej 50% pytań .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W10</w:t>
+        <w:t xml:space="preserve">Tr1A_W10, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -909,51 +909,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U10, Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi planować i przeprowadzać symulacje komputerowe z wykorzystaniem technik CAD/MES, interpretować uzyskane wyniki i wyciągać wnioski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>