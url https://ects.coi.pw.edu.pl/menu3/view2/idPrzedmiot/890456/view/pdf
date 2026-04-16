--- v2 (2026-03-01)
+++ v3 (2026-04-16)
@@ -950,121 +950,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład - egzamin w formie pisemnej(pytania celowane)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna i rozumie zasady działania i kinematykę przekładni obiegowych, mechanizmów różnicowych i skrzyń biegów, z uwzględnieniem podstawowych materiałów smarnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykład - egzamin w formie pisemnej(pytania celowane)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W07, Tr1A_W09</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>