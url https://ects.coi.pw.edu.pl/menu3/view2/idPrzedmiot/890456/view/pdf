--- v3 (2026-04-16)
+++ v4 (2026-08-25)
@@ -1020,51 +1020,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład - egzamin w formie pisemnej(pytania celowane)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1170,67 +1170,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład - egzamin w formie pisemnej(pytania celowane – przykłady obliczeniowe)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U20, Tr1A_U01</w:t>
+        <w:t xml:space="preserve">Tr1A_U20, Tr1A_U01, Tr1A_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi dokonać rozpoznania zespołów (rozłożenia na elementy składowe) złożonych urządzeń mechanicznych, w szczególności pojazdów kołowo-drogowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>