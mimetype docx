--- v2 (2026-03-24)
+++ v3 (2026-07-31)
@@ -822,51 +822,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian z tematu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1182,67 +1182,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian z tematu,  ocena sprawozdania z ćwiczeń  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U17, Tr1A_U09, Tr1A_U03</w:t>
+        <w:t xml:space="preserve">Tr1A_U03, Tr1A_U18, Tr1A_U17, Tr1A_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi współdziałać w zespole podczas zajęć oraz przy wykonywaniu sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>