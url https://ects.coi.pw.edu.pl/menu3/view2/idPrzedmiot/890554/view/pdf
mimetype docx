--- v3 (2026-07-31)
+++ v4 (2026-08-25)
@@ -1112,137 +1112,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian z tematu,  ocena sprawozdania z ćwiczeń  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_U09, Tr1A_U03, Tr1A_U18, Tr1A_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UK, I.P6S_UW, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyciągać wnioski z prowadzonych badań i przygotować sprawozdanie z zajęć laboratoryjnych </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian z tematu,  ocena sprawozdania z ćwiczeń  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U18, Tr1A_U17, Tr1A_U09, Tr1A_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o, I.P6S_UK</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi współdziałać w zespole podczas zajęć oraz przy wykonywaniu sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>