--- v2 (2026-08-01)
+++ v3 (2026-08-25)
@@ -747,427 +747,427 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: egzamin pisemny, 5 pytań otwartych, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 3 z tych pytań </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna wielkości charakteryzujące ładunki w procesach przewozowych oraz technologie procesów ładunkowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład: egzamin pisemny, 5 pytań otwartych, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 3 z tych pytań </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe metody wykorzystywane do porównywania wybranych technologii transportu intermodalnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład: egzamin pisemny, 5 pytań otwartych, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 3 z tych pytań </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę w zakresie czynników warunkujacych stosowanie określonych technologii przewozowych w rożnych rodzajach transportu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład: egzamin pisemny, 5 pytań otwartych, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 3 z tych pytań </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna wielkości charakteryzujące ładunki w procesach przewozowych oraz technologie procesów ładunkowych</w:t>
+        <w:t xml:space="preserve">Posiada umiejętności organizowania procesu transportowego z uwzględnieniem rodzaju ładunków. Posiada umiejętności doboru środków pracy do stosowanej technologii transportowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: egzamin pisemny, 5 pytań otwartych, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 3 z tych pytań </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W08</w:t>
+        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe metody wykorzystywane do porównywania wybranych technologii transportu intermodalnego</w:t>
+        <w:t xml:space="preserve">Potrafi dokonać wstępnej analizy ekonomicznej podejmowanych działań inżynierskich w zakresie stosowania określonej technologii przewozowej. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: egzamin pisemny, 5 pytań otwartych, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 3 z tych pytań </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>