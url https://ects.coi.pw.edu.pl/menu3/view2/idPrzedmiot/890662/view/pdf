--- v1 (2026-03-23)
+++ v2 (2026-06-20)
@@ -963,287 +963,287 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład  - kolokwium;ćwiczenia laboratoryjne – sprawozdanie i kolokwium;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W06, Tr1A_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę na temat stosowania, rozpoznawania i metod produkcji oraz recyklingu tworzyw sztucznych i materiałów kompozytowych oraz materiałów stosowanych w elektrotechnice i elektronice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykład  - kolokwium;ćwiczenia laboratoryjne – sprawozdanie i kolokwium;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W07, Tr1A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę na temat stosowania, rozpoznawania i metod produkcji oraz recyklingu tworzyw sztucznych i materiałów kompozytowych oraz materiałów stosowanych w elektrotechnice i elektronice.</w:t>
+        <w:t xml:space="preserve">Potrafi samodzielnie w oparciu o badania literaturowe sklasyfikować podstawowe grupy materiałów z podaniem możliwości ich zastosowania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wykład  - kolokwium;ćwiczenia laboratoryjne – sprawozdanie i kolokwium;</w:t>
+        <w:t xml:space="preserve">ćwiczenia laboratoryjne – sprawozdanie i kolokwium;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W06</w:t>
+        <w:t xml:space="preserve">Tr1A_U25, Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi samodzielnie w oparciu o badania literaturowe sklasyfikować podstawowe grupy materiałów z podaniem możliwości ich zastosowania.</w:t>
+        <w:t xml:space="preserve">Potrafi wskazać i zaprojektować metodę identyfikacji wybranych własności metali, ich stopów oraz tworzyw sztucznych i wskazać metody kontrolne stosowane w produkcji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia laboratoryjne – sprawozdanie i kolokwium;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U25, Tr1A_U01</w:t>
+        <w:t xml:space="preserve">Tr1A_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>