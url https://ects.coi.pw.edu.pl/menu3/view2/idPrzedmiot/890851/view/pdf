--- v1 (2026-03-01)
+++ v2 (2026-06-18)
@@ -880,217 +880,217 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zadanie obliczeniowe w którym należy zapisać model matematyczny układu mechanicznego. Zadanie obliczeniowe z zakresu takich zagadnień jak rezonans, drgania w określonej postaci własnej, tłumienie drgań.  Na ocenę pozytywną wymagane jest uzyskanie 60% punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W08, Tr2A_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna metody analizy układów mechanicznych ograniczonych więzami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadanie polegające na wyznaczeniu równań więzów i doboru odpowiednich współrzędnych uogólnionych. Na ocenę pozytywną wymagane jest uzyskanie 60% możliwych punktów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W02, Tr2A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01	: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna metody analizy układów mechanicznych ograniczonych więzami.</w:t>
+        <w:t xml:space="preserve">Biegłość w rozwiązywaniu zadań z dynamiki układów drgających.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zadanie polegające na wyznaczeniu równań więzów i doboru odpowiednich współrzędnych uogólnionych. Na ocenę pozytywną wymagane jest uzyskanie 60% możliwych punktów.</w:t>
+        <w:t xml:space="preserve">Kolokwium pisemne, zadanie obliczeniowe, równania Lagrange’a, d’Alemberta i Newtona-Eulera. Na ocenę pozytywną wymagane jest uzyskanie 60% punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W02, Tr2A_W08</w:t>
+        <w:t xml:space="preserve">Tr2A_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02	: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozwiązywać zagadnienia zawierające modele zderzających się prostych układów mechanicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>