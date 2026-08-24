--- v2 (2026-06-18)
+++ v3 (2026-08-24)
@@ -880,121 +880,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zadanie obliczeniowe w którym należy zapisać model matematyczny układu mechanicznego. Zadanie obliczeniowe z zakresu takich zagadnień jak rezonans, drgania w określonej postaci własnej, tłumienie drgań.  Na ocenę pozytywną wymagane jest uzyskanie 60% punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W02, Tr2A_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna metody analizy układów mechanicznych ograniczonych więzami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadanie polegające na wyznaczeniu równań więzów i doboru odpowiednich współrzędnych uogólnionych. Na ocenę pozytywną wymagane jest uzyskanie 60% możliwych punktów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W08, Tr2A_W02</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Tr2A_W02, Tr2A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>