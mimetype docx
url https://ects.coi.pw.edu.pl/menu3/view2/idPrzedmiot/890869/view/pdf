--- v5 (2026-08-01)
+++ v6 (2026-10-10)
@@ -810,67 +810,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 kolokwia w formie testu (kilkanaście pytań zamkniętych), albo sprawdzianu (2-3 pytania otwarte). Wymagane jest udzielenie odpowiedzi na poziomie co najmniej 51%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W09, Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna trendy rozwojowe materiałów eksploatacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -896,51 +896,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna możliwości utylizacji materiałów eksploatacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>