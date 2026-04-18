--- v3 (2026-03-23)
+++ v4 (2026-04-18)
@@ -733,51 +733,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, inżynierski egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W05, K_W01, K_W02, K_W03</w:t>
+        <w:t xml:space="preserve">K_W01, K_W02, K_W03, K_W04, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -883,51 +883,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, inżynierski egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03 , K_U04</w:t>
+        <w:t xml:space="preserve">K_U04, K_U01, K_U03 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1023,51 +1023,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, inżynierski egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11 , K_U12 , K_U14 , K_U26, K_U16, K_U19 , K_U20, K_U21, K_U22, K_U23, K_U24, K_U25, K_U03 , K_U05, K_U07, K_U08, K_U10</w:t>
+        <w:t xml:space="preserve">K_U03 , K_U05, K_U07, K_U08, K_U10, K_U11 , K_U12 , K_U14 , K_U16, K_U19 , K_U20, K_U21, K_U22, K_U23, K_U24, K_U25, K_U26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
@@ -1103,51 +1103,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, inżynierski egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K02, K_K03, K_K06</w:t>
+        <w:t xml:space="preserve">K_K06, K_K02, K_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>