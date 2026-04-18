--- v4 (2026-04-18)
+++ v5 (2026-04-18)
@@ -733,51 +733,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, inżynierski egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W02, K_W03, K_W04, K_W05</w:t>
+        <w:t xml:space="preserve">K_W04, K_W05, K_W01, K_W02, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -883,51 +883,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, inżynierski egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U04, K_U01, K_U03 </w:t>
+        <w:t xml:space="preserve">K_U01, K_U03 , K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1023,51 +1023,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, inżynierski egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03 , K_U05, K_U07, K_U08, K_U10, K_U11 , K_U12 , K_U14 , K_U16, K_U19 , K_U20, K_U21, K_U22, K_U23, K_U24, K_U25, K_U26</w:t>
+        <w:t xml:space="preserve">K_U11 , K_U12 , K_U14 , K_U16, K_U19 , K_U20, K_U21, K_U22, K_U23, K_U24, K_U25, K_U26, K_U03 , K_U05, K_U07, K_U08, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
@@ -1103,51 +1103,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, inżynierski egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K06, K_K02, K_K03</w:t>
+        <w:t xml:space="preserve">K_K02, K_K03, K_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>