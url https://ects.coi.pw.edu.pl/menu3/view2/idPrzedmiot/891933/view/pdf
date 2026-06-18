--- v5 (2026-04-18)
+++ v6 (2026-06-18)
@@ -733,51 +733,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, inżynierski egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W05, K_W01, K_W02, K_W03</w:t>
+        <w:t xml:space="preserve">K_W01, K_W02, K_W03, K_W04, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1023,51 +1023,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, inżynierski egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11 , K_U12 , K_U14 , K_U16, K_U19 , K_U20, K_U21, K_U22, K_U23, K_U24, K_U25, K_U26, K_U03 , K_U05, K_U07, K_U08, K_U10</w:t>
+        <w:t xml:space="preserve">K_U25, K_U26, K_U07, K_U08, K_U10, K_U11 , K_U12 , K_U14 , K_U16, K_U19 , K_U20, K_U21, K_U03 , K_U22, K_U05, K_U23, K_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>