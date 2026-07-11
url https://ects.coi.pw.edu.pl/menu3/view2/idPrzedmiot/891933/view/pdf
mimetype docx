--- v6 (2026-06-18)
+++ v7 (2026-07-11)
@@ -883,51 +883,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, inżynierski egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03 , K_U04</w:t>
+        <w:t xml:space="preserve">K_U04, K_U01, K_U03 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1023,51 +1023,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, inżynierski egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U25, K_U26, K_U07, K_U08, K_U10, K_U11 , K_U12 , K_U14 , K_U16, K_U19 , K_U20, K_U21, K_U03 , K_U22, K_U05, K_U23, K_U24</w:t>
+        <w:t xml:space="preserve">K_U03 , K_U05, K_U07, K_U08, K_U10, K_U11 , K_U12 , K_U26, K_U14 , K_U16, K_U19 , K_U20, K_U21, K_U22, K_U23, K_U24, K_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>