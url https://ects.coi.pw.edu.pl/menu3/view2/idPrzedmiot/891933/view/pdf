--- v7 (2026-07-11)
+++ v8 (2026-08-01)
@@ -883,51 +883,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, inżynierski egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U04, K_U01, K_U03 </w:t>
+        <w:t xml:space="preserve">K_U01, K_U03 , K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -953,51 +953,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, inżynierski egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U13 , K_U15 , K_U16, K_U17, K_U18 , K_U20, K_U21</w:t>
+        <w:t xml:space="preserve">K_U16, K_U17, K_U18 , K_U20, K_U21, K_U09, K_U13 , K_U15 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1023,51 +1023,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, inżynierski egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03 , K_U05, K_U07, K_U08, K_U10, K_U11 , K_U12 , K_U26, K_U14 , K_U16, K_U19 , K_U20, K_U21, K_U22, K_U23, K_U24, K_U25</w:t>
+        <w:t xml:space="preserve">K_U03 , K_U05, K_U07, K_U08, K_U10, K_U11 , K_U12 , K_U14 , K_U16, K_U19 , K_U20, K_U21, K_U22, K_U23, K_U24, K_U25, K_U26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>