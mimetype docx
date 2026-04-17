--- v1 (2025-12-29)
+++ v2 (2026-04-17)
@@ -1194,51 +1194,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PCZM_U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystać do formułowania i rozwiązywania zadań inżynierskich metody analityczne, symulacyjne i eksperymentalne,potrafi − zgodnie z zadaną specyfikacją − zaprojektować oraz zrealizować proste urządzenie, obiekt, system lub proces, typowe dla studiowanej dyscypliny inżynierskiej, używając właściwych metod, technik i narzędzi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>