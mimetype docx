--- v2 (2026-04-17)
+++ v3 (2026-07-28)
@@ -1194,51 +1194,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PCZM_U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystać do formułowania i rozwiązywania zadań inżynierskich metody analityczne, symulacyjne i eksperymentalne,potrafi − zgodnie z zadaną specyfikacją − zaprojektować oraz zrealizować proste urządzenie, obiekt, system lub proces, typowe dla studiowanej dyscypliny inżynierskiej, używając właściwych metod, technik i narzędzi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1248,67 +1248,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pisemne kolokwium zaliczeniowe wykładu, ocena projektów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U07, IM1_U15</w:t>
+        <w:t xml:space="preserve">IM1_U15, IM1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PCZM_K01: </w:t>
       </w:r>
     </w:p>