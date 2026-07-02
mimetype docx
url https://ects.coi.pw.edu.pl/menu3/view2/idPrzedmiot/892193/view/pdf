--- v0 (2025-12-29)
+++ v1 (2026-07-02)
@@ -749,51 +749,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Termo_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę dotyczącą wymiany ciepła: przewodzenie, konwekcja i promieniowanie. Ma podstawową wiedzę o praktycznych metodach realizacji wymiany ciepła.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>