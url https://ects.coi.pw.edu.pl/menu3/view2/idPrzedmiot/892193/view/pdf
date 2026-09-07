--- v1 (2026-07-02)
+++ v2 (2026-09-07)
@@ -749,191 +749,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Termo_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę dotyczącą wymiany ciepła: przewodzenie, konwekcja i promieniowanie. Ma podstawową wiedzę o praktycznych metodach realizacji wymiany ciepła.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">na podstawie kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Termo_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę o procesach i urządzeniach wykorzystywanych w energetyce. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na podstawie kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Termo_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o przepływie gazów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>