--- v3 (2026-03-23)
+++ v4 (2026-04-18)
@@ -740,51 +740,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indywidualnie przygotowane opracowanie i wygłoszenie referatu. Dyskusje ze studentami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM2_W05, IM2_W07</w:t>
+        <w:t xml:space="preserve">IM2_W07, IM2_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>