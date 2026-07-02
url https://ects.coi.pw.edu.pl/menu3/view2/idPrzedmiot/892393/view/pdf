--- v1 (2026-03-22)
+++ v2 (2026-07-02)
@@ -978,51 +978,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM2_U09, IM2_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.4.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>