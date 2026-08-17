--- v2 (2026-07-02)
+++ v3 (2026-08-17)
@@ -758,271 +758,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM2_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna aparat matematyczny i metody niezbędne dla rozwiązywania problemów dotyczących struktury i właściwości defektów oraz oddziaływania między defektami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin i zadania domowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM2_W01, IM2_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna aparat matematyczny i metody niezbędne dla rozwiązywania problemów dotyczących struktury i właściwości defektów oraz oddziaływania między defektami.</w:t>
+        <w:t xml:space="preserve">Potrafi pozyskiwać informacje z literatury oraz innych właściwie dobranych źródeł, także w języku angielskim, w zakresie defektów struktury krystalicznej, potrafi analizować uzyskane informacje, dokonywać ich interpretacji i krytycznej oceny, a także wyciągać wnioski. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin i zadania domowe</w:t>
+        <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM2_W01, IM2_W05</w:t>
+        <w:t xml:space="preserve">IM2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi pozyskiwać informacje z literatury oraz innych właściwie dobranych źródeł, także w języku angielskim, w zakresie defektów struktury krystalicznej, potrafi analizować uzyskane informacje, dokonywać ich interpretacji i krytycznej oceny, a także wyciągać wnioski. </w:t>
+        <w:t xml:space="preserve">Wykorzystując odpowiednie metody matematyczne potrafi rozwiązywać problemy dotyczące struktury i właściwości sprężystych defektów. Potrafi matematycznie opisać oddziaływania sprężyste pomiędzy defektami. Umie wyznaczać parametry charakteryzujące granice międzykrystaliczne: dezorientację, orientację płaszczyzny granicy, koincydencję. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin</w:t>
+        <w:t xml:space="preserve">Egzamin, zadania domowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM2_U01</w:t>
+        <w:t xml:space="preserve">IM2_U09, IM2_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.4.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>