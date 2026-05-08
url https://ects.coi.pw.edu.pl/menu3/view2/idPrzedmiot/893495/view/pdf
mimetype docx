--- v3 (2026-01-16)
+++ v4 (2026-05-08)
@@ -779,51 +779,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena końcowych wyników</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DS_W05, DS_W04</w:t>
+        <w:t xml:space="preserve">DS_W04, DS_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1297,51 +1297,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prezentacja wyników pracy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DS_K03, DS_K05</w:t>
+        <w:t xml:space="preserve">DS_K05, DS_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>