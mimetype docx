--- v5 (2026-06-25)
+++ v6 (2026-08-18)
@@ -1004,67 +1004,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Raport z postępu i wyniku prac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DS_U03, DS_U04, DS_U05, DS_U08, DS_U12, DS_U13</w:t>
+        <w:t xml:space="preserve">DS_U12, DS_U13, DS_U03, DS_U04, DS_U05, DS_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi inicjować, planować i przeprowadzać proste eksperymenty obserwacyjne i symulacyjne oraz dobierać właściwe techniki i narzędzia  do ich realizacji
 Potrafi interpretować wyniki przeprowadzonych eksperymentów i wyciągać wnioski, w tym dotyczące jakości modeli
 Posługuje się językiem angielskim w stopniu pozwalającym na porozumienie się, przeczytanie ze zrozumieniem tekstów i opisów programowych oraz przedstawienie prezentacji problemu z zakresu studiowanego kierunku studiów
 Potrafi indywidualnie i we współpracy z zespołem, w tym z zespołem interdyscyplinarnym tworzyć analizy i produkty informatyczne</w:t>
       </w:r>
     </w:p>
@@ -1077,67 +1077,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Raport z postępu i wyniku prac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DS_U19, DS_U23, DS_U15, DS_U16</w:t>
+        <w:t xml:space="preserve">DS_U15, DS_U16, DS_U19, DS_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi planować rozwój i rozwijać kompetencje zawodowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>