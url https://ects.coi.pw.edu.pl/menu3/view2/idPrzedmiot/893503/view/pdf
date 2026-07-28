--- v2 (2025-12-26)
+++ v3 (2026-07-28)
@@ -751,271 +751,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, ocena aktywności i rozwiązywanych zadań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">DS_W13, DS_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma elementarną wiedzę w zakresie elektroniki i układów logicznych potrzebną do zrozumienia techniki cyfrowej i zasad funkcjonowania współczesnych komputerów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, ocena aktywności i rozwiązywanych zadań</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">DS_W07, DS_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma elementarną wiedzę w zakresie elektroniki i układów logicznych potrzebną do zrozumienia techniki cyfrowej i zasad funkcjonowania współczesnych komputerów</w:t>
+        <w:t xml:space="preserve">Zna podstawowe metody, techniki i narzędzia stosowane przy rozwiązywaniu prostych zadań informatycznych z zakresu budowy systemów komputerowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, ocena aktywności i rozwiązywanych zadań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DS_W07, DS_W13</w:t>
+        <w:t xml:space="preserve">DS_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe metody, techniki i narzędzia stosowane przy rozwiązywaniu prostych zadań informatycznych z zakresu budowy systemów komputerowych</w:t>
+        <w:t xml:space="preserve">Wykorzystuje wiedzę matematyczną do optymalizacji rozwiązań sprzętowych i programowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, ocena aktywności i rozwiązywanych zadań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DS_W13</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">DS_U16, DS_U19, DS_U20, DS_U01, DS_U09</w:t>
+        <w:t xml:space="preserve">DS_U01, DS_U09, DS_U16, DS_U19, DS_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>