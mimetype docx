--- v2 (2026-03-24)
+++ v3 (2026-04-17)
@@ -919,51 +919,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W02, IS_W08, IS_W12, IS_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada podstawową wiedzę o aktualnych kierunkach zmian w projektowaniu instalacji gazowych wynikających ze zmian w obowiązujących przepisach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1639,51 +1639,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość konieczności działania w sposób profesjonalny z uwagi na wybuchowy charakter nośnika energii (gazu).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>