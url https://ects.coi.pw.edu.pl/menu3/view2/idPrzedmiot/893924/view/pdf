--- v3 (2026-04-17)
+++ v4 (2026-07-27)
@@ -849,841 +849,841 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę z zakresu projektowania i budowy instalacji gazowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykonanie i obrona projektu instalacji gazowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W02, IS_W08, IS_W12, IS_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę o aktualnych kierunkach zmian w projektowaniu instalacji gazowych wynikających ze zmian w obowiązujących przepisach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie pisemne (ew. ustne) wykładu, kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę z zakresu projektowania i budowy instalacji gazowych.</w:t>
+        <w:t xml:space="preserve">Potrafi opisać przebieg procesów spalania gazów z wykorzystaniem praw termodynamiki w zastosowaniu do procesów występujących w ciepłownictwie lub w ogrzewnictwie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wykonanie i obrona projektu instalacji gazowej.</w:t>
+        <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W02, IS_W08, IS_W12, IS_W19</w:t>
+        <w:t xml:space="preserve">IS_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada podstawową wiedzę o aktualnych kierunkach zmian w projektowaniu instalacji gazowych wynikających ze zmian w obowiązujących przepisach.</w:t>
+        <w:t xml:space="preserve">Potrafi obliczyć emisję zanieczyszczeń - ilość spalin powstałą w trakcie spalania paliw gazowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaliczenie pisemne (ew. ustne) wykładu, kolokwium.</w:t>
+        <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W15</w:t>
+        <w:t xml:space="preserve">IS_U03, IS_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opracować i zaprezentować w odpowiedniej formie projekt instalacji gazowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Samodzielne wykonanie projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zastosować procesy fizyczne w projektowaniu instalacji gazowych - przy obliczeniu odzysku ciśnienia, strat ciśnienia na oporach liniowych i miejscowych itp..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">: Samodzielne wykonanie projektu </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi projektować elementy instalacji gazowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Samodzielne wykonanie projektu </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wybrać i zastosować odpowiednie materiały na wykonanie instalacji gazowej oraz dobrać typowe urządzenia stosowane w instalacjach gazowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Samodzielne wykonanie projektu, zaliczenie wykładów. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U07: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posługuje się poprawnie terminologią i nomenklaturą stosowaną w opisie zjawisk zachodzących w procesach typowych dla gazownictwa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie wykładów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi opisać przebieg procesów spalania gazów z wykorzystaniem praw termodynamiki w zastosowaniu do procesów występujących w ciepłownictwie lub w ogrzewnictwie.</w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę ciągłego dokształcania się i podnoszenia kompetencji zawodowych i osobistych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium</w:t>
+        <w:t xml:space="preserve">Dyskusja w trakcie konsultacji </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U01</w:t>
+        <w:t xml:space="preserve">IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi obliczyć emisję zanieczyszczeń - ilość spalin powstałą w trakcie spalania paliw gazowych.</w:t>
+        <w:t xml:space="preserve">Ma świadomość wagi pozatechnicznych aspektów i skutków działalności inżynierskiej - ekonomiczne rozliczenia kosztów eksploatacyjnych w ogrzewnictwie i ciepłownictwie (przy źródłach zasilanych gazem), ekologiczne aspekty wykorzystania gazu w celach grzewczych i komunalnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium</w:t>
+        <w:t xml:space="preserve">Zaliczenie wykładów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U03, IS_U09</w:t>
+        <w:t xml:space="preserve">IS_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...499 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość konieczności działania w sposób profesjonalny z uwagi na wybuchowy charakter nośnika energii (gazu).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>