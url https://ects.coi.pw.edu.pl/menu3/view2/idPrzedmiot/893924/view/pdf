--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -849,51 +849,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę z zakresu projektowania i budowy instalacji gazowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1139,261 +1139,261 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U03, IS_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opracować i zaprezentować w odpowiedniej formie projekt instalacji gazowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Samodzielne wykonanie projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi opracować i zaprezentować w odpowiedniej formie projekt instalacji gazowej.</w:t>
+        <w:t xml:space="preserve">Potrafi zastosować procesy fizyczne w projektowaniu instalacji gazowych - przy obliczeniu odzysku ciśnienia, strat ciśnienia na oporach liniowych i miejscowych itp..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Samodzielne wykonanie projektu</w:t>
+        <w:t xml:space="preserve">: Samodzielne wykonanie projektu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U13</w:t>
+        <w:t xml:space="preserve">IS_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zastosować procesy fizyczne w projektowaniu instalacji gazowych - przy obliczeniu odzysku ciśnienia, strat ciśnienia na oporach liniowych i miejscowych itp..</w:t>
+        <w:t xml:space="preserve">Potrafi projektować elementy instalacji gazowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: Samodzielne wykonanie projektu </w:t>
+        <w:t xml:space="preserve">Samodzielne wykonanie projektu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U17</w:t>
+        <w:t xml:space="preserve">IS_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wybrać i zastosować odpowiednie materiały na wykonanie instalacji gazowej oraz dobrać typowe urządzenia stosowane w instalacjach gazowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>