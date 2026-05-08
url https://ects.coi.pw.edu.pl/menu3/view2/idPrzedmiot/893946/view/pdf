--- v0 (2025-12-28)
+++ v1 (2026-05-08)
@@ -1130,51 +1130,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość odpowiedzialności za wspólnie realizowane zadania, związane z pracą zespołową</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>