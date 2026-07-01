--- v1 (2026-05-08)
+++ v2 (2026-07-01)
@@ -760,421 +760,421 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada szczegółową wiedzę z zakresu projektowania, budowy, modernizacji i eksploatacji sieci, instalacji i obiektów gospodarki wodnej, lub zaopatrzenia wodę i odprowadzania ścieków, lub inżynierii wodnej, lub COWIG lub gospodarki odpadami. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Konsekwentnie realizowany projekt na wszystkich zajęciach i monitorowanie jego postępów oraz projekt końcowy wykonany w systemach wspomagania projektowania CAD/BIM i aplikacjach specjalistycznych. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada szczegółową wiedzę z zakresu możliwości korzystania z pakietów inżynierskiego oprogramowania przy doborze i eksploatacji urządzeń technologicznych i regulacyjnych w sieciach i instalacjach COWiG, lub Wod-Kan lub w inżynierii wodnej, lub w ochronie atmosfery. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozmowa, praca zaliczeniowa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada szczegółową wiedzę z zakresu projektowania, budowy, modernizacji i eksploatacji sieci, instalacji i obiektów gospodarki wodnej, lub zaopatrzenia wodę i odprowadzania ścieków, lub inżynierii wodnej, lub COWIG lub gospodarki odpadami. </w:t>
+        <w:t xml:space="preserve">Potrafi modelować proste układy sieci cieplnych, lub instalacji centralnego ogrzewania, lub instalacji wentylacji i klimatyzacji lub sieci gazowych, lub pompowni, urządzeń i sieci i instalacji Wod-Kan lub elementy konstrukcji i urządzeń wodnych, lub potrafi wykorzystać właściwości statyczne i dynamiczne podstawowych procesów COWiG, Wod-Kan do opracowania odpowiednich struktur układów regulacji. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Konsekwentnie realizowany projekt na wszystkich zajęciach i monitorowanie jego postępów oraz projekt końcowy wykonany w systemach wspomagania projektowania CAD/BIM i aplikacjach specjalistycznych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W12</w:t>
+        <w:t xml:space="preserve">IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada szczegółową wiedzę z zakresu możliwości korzystania z pakietów inżynierskiego oprogramowania przy doborze i eksploatacji urządzeń technologicznych i regulacyjnych w sieciach i instalacjach COWiG, lub Wod-Kan lub w inżynierii wodnej, lub w ochronie atmosfery. </w:t>
+        <w:t xml:space="preserve">Potrafi dobrać typowe urządzenia stosowane w ciepłownictwie, lub ogrzewnictwie, lub klimatyzacji lub gazownictwie, lub systemach wodociągowych i kanalizacyjnych, lub w inżynierii wodnej, lub w ochronie atmosfery, lub w gromadzeniu, transporcie, odzysku i unieszkodliwianiu odpadów oraz utrzymaniu czystości na terenach zurbanizowanych, lub w bioinżynierii. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozmowa, praca zaliczeniowa. </w:t>
+        <w:t xml:space="preserve">Konsekwentnie realizowany projekt na wszystkich zajęciach i monitorowanie jego postępów oraz projekt końcowy wykonany w systemach wspomagania projektowania CAD/BIM i aplikacjach specjalistycznych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W13</w:t>
+        <w:t xml:space="preserve">IS_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi modelować proste układy sieci cieplnych, lub instalacji centralnego ogrzewania, lub instalacji wentylacji i klimatyzacji lub sieci gazowych, lub pompowni, urządzeń i sieci i instalacji Wod-Kan lub elementy konstrukcji i urządzeń wodnych, lub potrafi wykorzystać właściwości statyczne i dynamiczne podstawowych procesów COWiG, Wod-Kan do opracowania odpowiednich struktur układów regulacji. </w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę ciągłego dokształcania się i podnoszenia kompetencji zawodowych i osobistych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Konsekwentnie realizowany projekt na wszystkich zajęciach i monitorowanie jego postępów oraz projekt końcowy wykonany w systemach wspomagania projektowania CAD/BIM i aplikacjach specjalistycznych. </w:t>
+        <w:t xml:space="preserve">Rozmowa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U04</w:t>
+        <w:t xml:space="preserve">IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość odpowiedzialności za wspólnie realizowane zadania, związane z pracą zespołową</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>