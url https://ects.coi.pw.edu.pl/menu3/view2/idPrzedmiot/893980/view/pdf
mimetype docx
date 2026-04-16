--- v2 (2026-03-24)
+++ v3 (2026-04-16)
@@ -1205,51 +1205,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U13, IS_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student nabywa umiejętności zrozumienia podstaw procesu projektowania konstrukcji inżynierskich rozwijanych na późniejszych latach studiów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1275,51 +1275,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi opracować i zaprezentować w odpowiedniej formie wyniki obliczeń inżynierskich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>