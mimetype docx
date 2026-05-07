--- v3 (2026-04-16)
+++ v4 (2026-05-07)
@@ -845,51 +845,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P7S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oblicza przemieszczenia i kąty obrotu przekrojów belek i ram statycznie wyznaczalnych metodą Maxwella-Mohra. Wykorzystuje metodę Wereszczagina obliczania całek. Rozwiązuje ramy jednokrotnie statycznie niewyznaczalnych metodą sił.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>