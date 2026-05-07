--- v2 (2026-03-23)
+++ v3 (2026-05-07)
@@ -906,67 +906,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena ciągła pracy bieżącej na ćwiczeniach. Dwa kolokwia w ciągu semestru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U11, IS_U04</w:t>
+        <w:t xml:space="preserve">IS_U04, IS_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystać Simulink do symulacji wybranych zjawisk i systemów dynamicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -976,51 +976,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie samodzielnie projektu w Simulinku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U01, IS_U04</w:t>
+        <w:t xml:space="preserve">IS_U04, IS_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>