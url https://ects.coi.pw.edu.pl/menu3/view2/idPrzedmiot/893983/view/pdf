--- v3 (2026-05-07)
+++ v4 (2026-07-27)
@@ -771,51 +771,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę dotyczącą podstawowych metod numerycznych stosowanych w zagadnieniach inżynierskich. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -976,51 +976,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie samodzielnie projektu w Simulinku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U04, IS_U01</w:t>
+        <w:t xml:space="preserve">IS_U01, IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>