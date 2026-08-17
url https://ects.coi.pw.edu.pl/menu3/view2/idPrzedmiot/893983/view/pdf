--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -771,51 +771,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę dotyczącą podstawowych metod numerycznych stosowanych w zagadnieniach inżynierskich. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1046,51 +1046,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie samodzielnie projektu numerycznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U01, IS_U04</w:t>
+        <w:t xml:space="preserve">IS_U04, IS_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>