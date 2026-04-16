--- v2 (2026-03-23)
+++ v3 (2026-04-16)
@@ -1076,51 +1076,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować i zaprezentować w odpowiedniej formie projekt zawierającego opis i uzasadnienie celu pracy, przyjętą metodologię oraz wyniki i wnioski, posługuje się poprawnie terminologią i nomenklaturą stosowaną w opisie zjawisk fizycznych chemicznych, biologicznych zachodzących w środowisku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1213,67 +1213,67 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin w formie pisemnej.
 Wykonanie procedury.
 Wykonanie i obrona projektu.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K05, IS_K02</w:t>
+        <w:t xml:space="preserve">IS_K02, IS_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KO, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi formułować opinie dotyczące wpływu przedsięwzięć na środowisko oraz argumentować na ich rzecz zarówno w środowisku specjalistów jak i niespecjalistów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>