--- v3 (2026-04-16)
+++ v4 (2026-05-16)
@@ -777,51 +777,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma uporządkowaną wiedzę na temat formalno-prawnych procedur ocen środowiskowych w planowaniu przestrzennym i sektorowym w skali kraju i regionu, a także w procesach projektowania i realizacji przedsięwzięć oraz eksploatacji obiektów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1076,51 +1076,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować i zaprezentować w odpowiedniej formie projekt zawierającego opis i uzasadnienie celu pracy, przyjętą metodologię oraz wyniki i wnioski, posługuje się poprawnie terminologią i nomenklaturą stosowaną w opisie zjawisk fizycznych chemicznych, biologicznych zachodzących w środowisku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>