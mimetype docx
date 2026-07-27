--- v4 (2026-05-16)
+++ v5 (2026-07-27)
@@ -777,51 +777,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma uporządkowaną wiedzę na temat formalno-prawnych procedur ocen środowiskowych w planowaniu przestrzennym i sektorowym w skali kraju i regionu, a także w procesach projektowania i realizacji przedsięwzięć oraz eksploatacji obiektów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1213,67 +1213,67 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin w formie pisemnej.
 Wykonanie procedury.
 Wykonanie i obrona projektu.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K02, IS_K05</w:t>
+        <w:t xml:space="preserve">IS_K05, IS_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">I.P6S_KO, P6U_K, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi formułować opinie dotyczące wpływu przedsięwzięć na środowisko oraz argumentować na ich rzecz zarówno w środowisku specjalistów jak i niespecjalistów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>