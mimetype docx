--- v2 (2026-02-10)
+++ v3 (2026-08-19)
@@ -759,51 +759,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny, pytania otwarte.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W07, K_W06</w:t>
+        <w:t xml:space="preserve">K_W07, K_W06, K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1051,51 +1051,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przeprowadzenie badań i prezentacja ich wyników, kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U15, K_U11, K_U16</w:t>
+        <w:t xml:space="preserve">K_U16, K_U15, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>