--- v3 (2026-03-23)
+++ v4 (2026-04-17)
@@ -764,401 +764,401 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada szczegółową i podbudowaną teoretycznie wiedzę z mechaniki i dynamiki płynów w zakresie przepływów powietrza i dymu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadanie projektowe, kolokwium pisemne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada szczegółową, podbudowaną teoretycznie wiedzę z zakresu, modelowania, projektowania, budowy, modernizacji i eksploatacji instalacji wentylacji pożarowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadanie projektowe, kolokwium pisemne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada szczegółową wiedzę z zakresu możliwości korzystania z pakietów oprogramowania przy doborze i eksploatacji oraz sprawdzaniu funkcjonowania systemów wentylacji pożarowej </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykłady i egzamin </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna i rozumie aktualne kierunki rozwoju i modernizacji w zakresie systemów wentylacji pożarowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin pisemny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada szczegółową i podbudowaną teoretycznie wiedzę z mechaniki i dynamiki płynów w zakresie przepływów powietrza i dymu</w:t>
+        <w:t xml:space="preserve">Zna właściwości fizyczne, mechaniczne i eksploatacyjne materiałów stosowanych w systemach wentylacji pożarowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zadanie projektowe, kolokwium pisemne</w:t>
+        <w:t xml:space="preserve">Egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W10</w:t>
+        <w:t xml:space="preserve">IS_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...208 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>