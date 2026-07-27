--- v4 (2026-04-17)
+++ v5 (2026-07-27)
@@ -764,51 +764,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada szczegółową i podbudowaną teoretycznie wiedzę z mechaniki i dynamiki płynów w zakresie przepływów powietrza i dymu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -904,51 +904,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada szczegółową wiedzę z zakresu możliwości korzystania z pakietów oprogramowania przy doborze i eksploatacji oraz sprawdzaniu funkcjonowania systemów wentylacji pożarowej </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>