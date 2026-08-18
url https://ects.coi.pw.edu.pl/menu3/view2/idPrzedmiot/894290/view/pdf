--- v5 (2026-07-27)
+++ v6 (2026-08-18)
@@ -904,51 +904,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada szczegółową wiedzę z zakresu możliwości korzystania z pakietów oprogramowania przy doborze i eksploatacji oraz sprawdzaniu funkcjonowania systemów wentylacji pożarowej </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1474,51 +1474,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>