--- v1 (2026-02-09)
+++ v2 (2026-08-20)
@@ -771,201 +771,201 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę dotyczącą zarządzania i prowadzenia działalności gospodarczej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test wielokrotnego wyboru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WK, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada podstawową wiedzę dotyczącą zarządzania i prowadzenia działalności gospodarczej.</w:t>
+        <w:t xml:space="preserve">Potrafi opracować i zaprezentować w odpowiedniej formie projekt/koncepcję przedsięwzięcia biznesowego w obszarze systemu lub procesu typowego dla ciepłownictwa, lub ogrzewnictwa, lub klimatyzacji lub gazownictwa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Test wielokrotnego wyboru</w:t>
+        <w:t xml:space="preserve">Prezentacja multimedialna i referat wygłaszany w trakcie zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W18</w:t>
+        <w:t xml:space="preserve">IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WK, III.P7S_WK</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi czytać prasę fachowa (także w języku obcym, ) i prowadzić proces samokształcenia się.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>