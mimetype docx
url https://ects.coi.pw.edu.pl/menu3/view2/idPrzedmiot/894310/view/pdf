--- v3 (2026-03-23)
+++ v4 (2026-04-16)
@@ -989,341 +989,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykonać i przedstawić w formie pisemnej i prezentacji ustnej projekt, system lub proces typowy dla zaopatrzenia w wode i odprowadzania ścieków, lub inżynierii wodnej, lub gospodarki odpadami i oczyszczania terenów zurbanizowanych oraz rekultywacji terenów zdegradowanych </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium z wykładów, zaliczenie ćwiczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykonać i przedstawić w formie pisemnej i prezentacji ustnej projekt, system lub proces typowy dla zaopatrzenia w wode i odprowadzania ścieków, lub inżynierii wodnej, lub gospodarki odpadami i oczyszczania terenów zurbanizowanych oraz rekultywacji terenów zdegradowanych </w:t>
+        <w:t xml:space="preserve">Potrafi samodzielnie porównać, ocenić, wybrać i zastosować odpowiednie materiały na urządzenia i instalacje stosowane w systemach wodociągowych i kanalizacyjnych lub inżynierii wodnej lub gospodarki odpadami i oczyszczania terenów zurbanizowanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z wykładów, zaliczenie ćwiczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U13</w:t>
+        <w:t xml:space="preserve">IS_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi samodzielnie porównać, ocenić, wybrać i zastosować odpowiednie materiały na urządzenia i instalacje stosowane w systemach wodociągowych i kanalizacyjnych lub inżynierii wodnej lub gospodarki odpadami i oczyszczania terenów zurbanizowanych.</w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę ciągłego dokształcania sie i podnoszenia kompetencji zawodowych i osobistych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z wykładów, zaliczenie ćwiczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U19</w:t>
+        <w:t xml:space="preserve">IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie potrzebę ciągłego dokształcania sie i podnoszenia kompetencji zawodowych i osobistych </w:t>
+        <w:t xml:space="preserve">Ma świadomość wagi pozatechnicznych aspektów i skutków działalności inżynierskiej, w tym jej wpływu na środowisko, i związanej z tym odpowiedzialności za podejmowane decyzje </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z wykładów, zaliczenie ćwiczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K01</w:t>
+        <w:t xml:space="preserve">IS_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie potrzebę i odpowiedzialność przekazywania społeczeństwu –m.in. poprzez środki masowego przekazu informacji o osiągnięciach techniki i innych aspektach działalności inżynierskiej oraz potrafi przekazach takie informacje w sposób powszechnie zrozumiały</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>