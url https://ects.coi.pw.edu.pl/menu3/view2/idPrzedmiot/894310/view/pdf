--- v4 (2026-04-16)
+++ v5 (2026-05-10)
@@ -909,51 +909,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -989,51 +989,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać i przedstawić w formie pisemnej i prezentacji ustnej projekt, system lub proces typowy dla zaopatrzenia w wode i odprowadzania ścieków, lub inżynierii wodnej, lub gospodarki odpadami i oczyszczania terenów zurbanizowanych oraz rekultywacji terenów zdegradowanych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>