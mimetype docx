--- v5 (2026-05-10)
+++ v6 (2026-07-02)
@@ -909,51 +909,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1059,51 +1059,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie porównać, ocenić, wybrać i zastosować odpowiednie materiały na urządzenia i instalacje stosowane w systemach wodociągowych i kanalizacyjnych lub inżynierii wodnej lub gospodarki odpadami i oczyszczania terenów zurbanizowanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>