--- v6 (2026-07-02)
+++ v7 (2026-07-27)
@@ -1059,51 +1059,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie porównać, ocenić, wybrać i zastosować odpowiednie materiały na urządzenia i instalacje stosowane w systemach wodociągowych i kanalizacyjnych lub inżynierii wodnej lub gospodarki odpadami i oczyszczania terenów zurbanizowanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1129,51 +1129,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>