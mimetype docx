--- v4 (2026-03-22)
+++ v5 (2026-07-01)
@@ -823,51 +823,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W12, IS_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Znajomość obsługi programu do tworzenia prezentacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -957,67 +957,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">rozmowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U15, IS_U21, IS_U01</w:t>
+        <w:t xml:space="preserve">IS_U01, IS_U15, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UK, III.P7S_UW.o, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prezentacja informacji w języku obcym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>