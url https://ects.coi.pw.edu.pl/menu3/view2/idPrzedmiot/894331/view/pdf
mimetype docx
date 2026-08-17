--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -823,51 +823,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W12, IS_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Znajomość obsługi programu do tworzenia prezentacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>