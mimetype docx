--- v2 (2026-02-09)
+++ v3 (2026-07-02)
@@ -756,51 +756,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W06, IS_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W, III.P7S_WK</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna zasadę zrównoważonego rozwoju i rozumie zasadność wprowadzanych zmian w metodach ostatecznego unieszkodliwiania osadów ściekowych z uwzględnieniem aspektów społecznych, ekologicznych i bezpieczeństwa technicznego = zminimalizowanie emisji spalin i powstających odpadów / szczególnie popiołów/, kompleksowe zagospodarowanie odpadów, najlepiej w sposób użyteczny gospodarczo).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1046,51 +1046,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>