--- v3 (2026-07-02)
+++ v4 (2026-08-17)
@@ -906,191 +906,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U12, IS_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeprowadzić porównawcze badania technologiczne pozwalające na właściwy dobór metody i sposobu realizacji odwadniania osadu ściekowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawozdanie z ćwiczeń, kolokwium pisemne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U05, IS_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeprowadzić porównawcze badania technologiczne pozwalające na właściwy dobór metody i sposobu realizacji odwadniania osadu ściekowego.</w:t>
+        <w:t xml:space="preserve">Potrafi przeanalizować wpływ zadanych parametrów technologicznych na zmiany efektywności badanego procesu przeróbki osadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprawozdanie z ćwiczeń, kolokwium pisemne</w:t>
+        <w:t xml:space="preserve">sprawozdanie z ćwiczeń, ustna odpowiedź na początku i końcu każdego ćwiczenia, kolokwium pisemne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U05, IS_U17</w:t>
+        <w:t xml:space="preserve">IS_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>