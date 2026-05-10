--- v5 (2026-03-24)
+++ v6 (2026-05-10)
@@ -854,51 +854,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05, IS_U13, IS_U17, IS_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>