--- v6 (2026-05-10)
+++ v7 (2026-07-01)
@@ -774,51 +774,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W06, IS_W11, IS_W12, IS_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -854,51 +854,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05, IS_U13, IS_U17, IS_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>