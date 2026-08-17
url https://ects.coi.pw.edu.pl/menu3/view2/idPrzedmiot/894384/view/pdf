--- v7 (2026-07-01)
+++ v8 (2026-08-17)
@@ -758,67 +758,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin 50%, projekt 50%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W06, IS_W11, IS_W12, IS_W14</w:t>
+        <w:t xml:space="preserve">IS_W12, IS_W14, IS_W06, IS_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>