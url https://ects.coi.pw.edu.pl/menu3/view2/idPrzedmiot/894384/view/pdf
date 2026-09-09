--- v8 (2026-08-17)
+++ v9 (2026-09-09)
@@ -758,67 +758,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin 50%, projekt 50%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W12, IS_W14, IS_W06, IS_W11</w:t>
+        <w:t xml:space="preserve">IS_W11, IS_W12, IS_W14, IS_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>