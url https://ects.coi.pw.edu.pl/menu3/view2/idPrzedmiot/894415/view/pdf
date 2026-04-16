--- v2 (2026-02-09)
+++ v3 (2026-04-16)
@@ -1253,67 +1253,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekty indywidualne i zespołowe, prezentacje indywidualne i zespołowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K02, IS_K04</w:t>
+        <w:t xml:space="preserve">IS_K04, IS_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KK, I.P7S_KR</w:t>
+        <w:t xml:space="preserve">I.P7S_KR, P7U_K, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość konieczności działania w sposób profesjonalny i przestrzegania zasad etyki zawodowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>