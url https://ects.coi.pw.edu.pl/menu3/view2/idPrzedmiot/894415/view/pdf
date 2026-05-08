--- v3 (2026-04-16)
+++ v4 (2026-05-08)
@@ -963,67 +963,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekty indywidualne i zespołowe, prezentacje indywidualne i zespołowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U13, IS_U15</w:t>
+        <w:t xml:space="preserve">IS_U15, IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi projektować, realizować i eksploatować elementy instalacji wod-kan w budynkach niemieszkalnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1253,67 +1253,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekty indywidualne i zespołowe, prezentacje indywidualne i zespołowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K04, IS_K02</w:t>
+        <w:t xml:space="preserve">IS_K02, IS_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KR, P7U_K, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość konieczności działania w sposób profesjonalny i przestrzegania zasad etyki zawodowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>