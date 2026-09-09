--- v5 (2026-08-17)
+++ v6 (2026-09-09)
@@ -979,51 +979,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U13, IS_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi projektować, realizować i eksploatować elementy instalacji wod-kan w budynkach niemieszkalnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1269,51 +1269,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K02, IS_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KK, P7U_K, I.P7S_KR</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość konieczności działania w sposób profesjonalny i przestrzegania zasad etyki zawodowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>