--- v2 (2026-02-10)
+++ v3 (2026-07-01)
@@ -981,121 +981,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeanalizować i ocenić działanie oraz obliczyć parametry eksploatacyjne urządzeń sieci cieplnych, instalacji centralnego ogrzewania,  instalacji wentylacji i klimatyzacji oraz sieci gazowych,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, dyskusja podczas zajęć, ocena z ćwiczeń/projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie przeanalizować i ocenić wpływ wybranych parametrów procesu na jego efektywność energetyczną lub emisję zanieczyszczeń, szczególnie w trakcie eksploatacji systemów ogrzewczych, klimatyzacyjnych i gazowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>