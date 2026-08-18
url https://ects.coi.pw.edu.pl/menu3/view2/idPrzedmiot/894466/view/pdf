--- v3 (2026-07-01)
+++ v4 (2026-08-18)
@@ -981,191 +981,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeanalizować i ocenić działanie oraz obliczyć parametry eksploatacyjne urządzeń sieci cieplnych, instalacji centralnego ogrzewania,  instalacji wentylacji i klimatyzacji oraz sieci gazowych,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, dyskusja podczas zajęć, ocena z ćwiczeń/projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie przeanalizować i ocenić wpływ wybranych parametrów procesu na jego efektywność energetyczną lub emisję zanieczyszczeń, szczególnie w trakcie eksploatacji systemów ogrzewczych, klimatyzacyjnych i gazowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, dyskusja podczas zajęć, ocena z ćwiczeń/projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie przeprowadzić analizę techniczno-ekonomiczną układów technologicznych stosowanych w praktyce w zakresie ciepłownictwa, ogrzewnictwa,  klimatyzacji i gazownictwa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>